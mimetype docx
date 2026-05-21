--- v0 (2026-04-04)
+++ v1 (2026-05-21)
@@ -100,56 +100,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fare la concordanza con il pronome riflessivo quando è necessario e mettere il pronome riflessivo al posto giusto nella frase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Osservare e dedurre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3094892"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-ayJ5GJe5X1OLf20HUiy71.jpeg"/>
+            <wp:docPr id="2" name="image-sTHUn6_hgVtdRa96ciS-P.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-ayJ5GJe5X1OLf20HUiy71.jpeg" descr="Thumbnail for YouTube video titled &quot;Come creare una morning routine&quot; by Italian YouTuber Eli Capano"/>
+                    <pic:cNvPr id="2" name="image-sTHUn6_hgVtdRa96ciS-P.jpeg" descr="Thumbnail for YouTube video titled &quot;Come creare una morning routine&quot; by Italian YouTuber Eli Capano"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3094892"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1463,95 +1463,95 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-5fW7TssTx4i7sMDYWlyUz.png"/>
+            <wp:docPr id="4" name="image-E7fqaNhnI2ipOn1qS6EjS.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-5fW7TssTx4i7sMDYWlyUz.png" descr=""/>
+                    <pic:cNvPr id="4" name="image-E7fqaNhnI2ipOn1qS6EjS.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-I9awRGkKTR9MKWC0MzBtO.png"/>
+            <wp:docPr id="6" name="image-GqfUOxWqoAccTzdTQ0DaS.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-I9awRGkKTR9MKWC0MzBtO.png" descr=""/>
+                    <pic:cNvPr id="6" name="image-GqfUOxWqoAccTzdTQ0DaS.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1808,95 +1808,95 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> le scarpe in una pozzanghera. (“le scarpe” sono l’oggetto del verbo “bagnarsi”)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="8" name="image-BuTEBiJH-L5FCpduHGEAN.png"/>
+            <wp:docPr id="8" name="image-_7qMtHrWO0zaIwVnGJpar.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="image-BuTEBiJH-L5FCpduHGEAN.png" descr=""/>
+                    <pic:cNvPr id="8" name="image-_7qMtHrWO0zaIwVnGJpar.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="10" name="image-Ygy2htrqPmJyId4fDZ4tF.png"/>
+            <wp:docPr id="10" name="image-Zy9exzw1YeHG1OXj0-zLU.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="10" name="image-Ygy2htrqPmJyId4fDZ4tF.png" descr=""/>
+                    <pic:cNvPr id="10" name="image-Zy9exzw1YeHG1OXj0-zLU.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2104,145 +2104,145 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">accorgersi, addormentarsi, affrettarsi, ammalarsi, annoiarsi, arrabbiarsi, divertirsi, fidarsi, pentirsi, ricordarsi, sentirsi, sposarsi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="12" name="image-fAK5Lk0fNnh75vNFvdL4E.png"/>
+            <wp:docPr id="12" name="image-CSDlig9SRbycQR0n4WUGt.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="12" name="image-fAK5Lk0fNnh75vNFvdL4E.png" descr=""/>
+                    <pic:cNvPr id="12" name="image-CSDlig9SRbycQR0n4WUGt.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="14" name="image-_hwSJqe5a_iVxUEYnjETf.png"/>
+            <wp:docPr id="14" name="image-_1Z0wjgxxGS8-7XqOLymR.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="14" name="image-_hwSJqe5a_iVxUEYnjETf.png" descr=""/>
+                    <pic:cNvPr id="14" name="image-_1Z0wjgxxGS8-7XqOLymR.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OCCHIO: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="4724400" cy="2781300"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="16" name="image-rr1ALoX09AGDUcOLK1Oyc.jpeg"/>
+            <wp:docPr id="16" name="image-DQJ02MNaUcPmXVUNXON4P.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="16" name="image-rr1ALoX09AGDUcOLK1Oyc.jpeg" descr="One cannot simply... meme - Non si può semplicemente fare ogni verbo riflessivo"/>
+                    <pic:cNvPr id="16" name="image-DQJ02MNaUcPmXVUNXON4P.jpeg" descr="One cannot simply... meme - Non si può semplicemente fare ogni verbo riflessivo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4724400" cy="2781300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4453,66 +4453,66 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image--8uOF681-bJFvicSvABH7.jpeg" TargetMode="Internal"/>
-[...14 lines deleted...]
-  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rr1ALoX09AGDUcOLK1Oyc.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-tOWLddXTLV_zmuJp4bS94.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-sTHUn6_hgVtdRa96ciS-P.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-71Nt3Dg_Vepnsth-6DNwW.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-E7fqaNhnI2ipOn1qS6EjS.png" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-fIbn2aUNVXB1RvknwMGI3.png" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-GqfUOxWqoAccTzdTQ0DaS.png" TargetMode="Internal"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-PXVhwaCn-CQIHuzPelsNF.png" TargetMode="Internal"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_7qMtHrWO0zaIwVnGJpar.png" TargetMode="Internal"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-5czP5vRo9qIP4kCY3RwGF.png" TargetMode="Internal"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Zy9exzw1YeHG1OXj0-zLU.png" TargetMode="Internal"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-s9KqP8LrAeawYQCMph2aw.png" TargetMode="Internal"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-CSDlig9SRbycQR0n4WUGt.png" TargetMode="Internal"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-h4zEIsIU0nv2XTSXUwZqC.png" TargetMode="Internal"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_1Z0wjgxxGS8-7XqOLymR.png" TargetMode="Internal"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-EcCdPqIJGD8gdoAOhtymV.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-DQJ02MNaUcPmXVUNXON4P.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/italiano_avanzato/verbi_riflessivi" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>