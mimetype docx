--- v0 (2025-12-16)
+++ v1 (2026-06-16)
@@ -258,51 +258,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Come fai a sapere se hai trovato il modo giusto per disciplinare i propri figli? </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Quando i bambini si sbagliano, ricordati:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Lasciagli spiegare</w:t>
+        <w:t xml:space="preserve">Lasciali spiegare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> le loro azioni e scelte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Devi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">fargli rispettare</w:t>
@@ -794,95 +794,95 @@
         <w:t xml:space="preserve">Appena mi danno l’orario di lavoro, ti farò sapere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-V0ic-0eiV4b6HXo9eqUHM.png"/>
+            <wp:docPr id="2" name="image-B6GkgmpnPZP5BPwfXj4Qd.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-V0ic-0eiV4b6HXo9eqUHM.png" descr=""/>
+                    <pic:cNvPr id="2" name="image-B6GkgmpnPZP5BPwfXj4Qd.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-EvpLSWcH-sT9X1d605Luc.png"/>
+            <wp:docPr id="4" name="image-QwzpOsZgn97jELNkDyDGO.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-EvpLSWcH-sT9X1d605Luc.png" descr=""/>
+                    <pic:cNvPr id="4" name="image-QwzpOsZgn97jELNkDyDGO.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1061,95 +1061,95 @@
         <w:t xml:space="preserve">è</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> In ogni partita, lo fa giocare.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-CD6pRgig6PNlMFG9hyfUt.png"/>
+            <wp:docPr id="6" name="image-Hdp8xOAOPjJxq0zLvCE12.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-CD6pRgig6PNlMFG9hyfUt.png" descr=""/>
+                    <pic:cNvPr id="6" name="image-Hdp8xOAOPjJxq0zLvCE12.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="8" name="image-NX9Te36-nOoiBf0pGhSUC.png"/>
+            <wp:docPr id="8" name="image-AT52UGi4UIqMKU2_UWdgV.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="image-NX9Te36-nOoiBf0pGhSUC.png" descr=""/>
+                    <pic:cNvPr id="8" name="image-AT52UGi4UIqMKU2_UWdgV.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1460,129 +1460,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La mia amica vuole tornare al suo appartamento però è troppo tardi per guidare ormai. Possiamo  qui stanotte?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Che stress uscire con Ugo! Ogni volta che andiamo in pizzeria, dice di aver lasciato il portafoglio a casa, e non paga mai il suo conto; lui vuole sempre  a me.</w:t>
+        <w:t xml:space="preserve">Che stress uscire con Ugo! Ogni volta che andiamo in pizzeria, dice di aver lasciato il portafoglio a casa, e non paga mai il suo conto; lui vuole sempre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> a me.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Quanto mi piace questa nuova canzone! Voglio  a tutti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="10" name="image-KC-rBFNM8yfzNQEDOti2V.png"/>
+            <wp:docPr id="10" name="image-3TCg6tA9z6jFtaBjFplAa.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="10" name="image-KC-rBFNM8yfzNQEDOti2V.png" descr=""/>
+                    <pic:cNvPr id="10" name="image-3TCg6tA9z6jFtaBjFplAa.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="12" name="image-eDvKVFXp_LvyoHKcg3u1L.png"/>
+            <wp:docPr id="12" name="image-3APZt6UCQIHD_gKveOGKB.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="12" name="image-eDvKVFXp_LvyoHKcg3u1L.png" descr=""/>
+                    <pic:cNvPr id="12" name="image-3APZt6UCQIHD_gKveOGKB.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2746,95 +2754,95 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La signora si è fatta fare due vestiti nuovi dalla sua sarta. (Se ne è fatti fare due).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="14" name="image-8KgEcSTR2wZJ8OhvYLu0e.png"/>
+            <wp:docPr id="14" name="image-ArWFVla4kDbGSt1hFXQhN.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="14" name="image-8KgEcSTR2wZJ8OhvYLu0e.png" descr=""/>
+                    <pic:cNvPr id="14" name="image-ArWFVla4kDbGSt1hFXQhN.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="16" name="image-iDGPc0OYb6bUtDT298Yx_.png"/>
+            <wp:docPr id="16" name="image-4Qx7H8BaXme9Tz-zeMNpe.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="16" name="image-iDGPc0OYb6bUtDT298Yx_.png" descr=""/>
+                    <pic:cNvPr id="16" name="image-4Qx7H8BaXme9Tz-zeMNpe.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2986,95 +2994,95 @@
         <w:t xml:space="preserve"> si rompano</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="18" name="image-tyqLy9UyMPD_LxIbcF9v6.png"/>
+            <wp:docPr id="18" name="image-T3Q8UnTznbd_Qw1Fcji0H.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="18" name="image-tyqLy9UyMPD_LxIbcF9v6.png" descr=""/>
+                    <pic:cNvPr id="18" name="image-T3Q8UnTznbd_Qw1Fcji0H.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="428625" cy="381000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="20" name="image-qEThOpqFGmZcqfCPtNq87.png"/>
+            <wp:docPr id="20" name="image-JX6Ofhu3wCm2Nr5sCkKak.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="20" name="image-qEThOpqFGmZcqfCPtNq87.png" descr=""/>
+                    <pic:cNvPr id="20" name="image-JX6Ofhu3wCm2Nr5sCkKak.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="428625" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5348,70 +5356,70 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ODA4pKb5UmLL9VprsBJZO.png" TargetMode="Internal"/>
-[...18 lines deleted...]
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-qEThOpqFGmZcqfCPtNq87.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-mdf4uPMmcEGATlYFrkD0N.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-B6GkgmpnPZP5BPwfXj4Qd.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-XYqZBM6nU2mCFi_8NzUjS.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-QwzpOsZgn97jELNkDyDGO.png" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-h32N7f6CnvycYOmCfKfdB.png" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Hdp8xOAOPjJxq0zLvCE12.png" TargetMode="Internal"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-nDeYj1wgNH5euPZaBbp6J.png" TargetMode="Internal"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-AT52UGi4UIqMKU2_UWdgV.png" TargetMode="Internal"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-fdQYoEqhQb0LuTC4UJYRz.png" TargetMode="Internal"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-3TCg6tA9z6jFtaBjFplAa.png" TargetMode="Internal"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-DLwVMYqWoZzfhH0-DS2Oo.png" TargetMode="Internal"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-3APZt6UCQIHD_gKveOGKB.png" TargetMode="Internal"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-dQFs1-Qppwefe1OqjE1xv.png" TargetMode="Internal"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ArWFVla4kDbGSt1hFXQhN.png" TargetMode="Internal"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-VPLGyWFiXEv1Kb-bnQoHB.png" TargetMode="Internal"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4Qx7H8BaXme9Tz-zeMNpe.png" TargetMode="Internal"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-sr5T_WjQ4zF4nt_Rw9GdN.png" TargetMode="Internal"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-T3Q8UnTznbd_Qw1Fcji0H.png" TargetMode="Internal"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-zcsKlhU1H187bEt_2f0ig.png" TargetMode="Internal"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-JX6Ofhu3wCm2Nr5sCkKak.png" TargetMode="Internal"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scudit.net/copertine/pdffarfare.pdf" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/italiano_avanzato/far_+_infinito" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>