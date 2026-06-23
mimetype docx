--- v0 (2026-04-01)
+++ v1 (2026-06-23)
@@ -56,56 +56,56 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Qualitative research requires rigor to ensure that findings are believable and trustworthy. Four types of standards for ensuring trustworthiness are credibility, transferability, dependability, and confirmability. Credibility refers to the believability of study results to critical readers and participants. Techniques for enhancing credibility include prolonged engagement, persistent observation, triangulation, peer debriefing, negative case analysis, progressive subjectivity checks, and member checking. Prolonged engagement involves immersing oneself in the site or context of the study long enough to build trust with participants and overcome distortions due to one's presence. Persistent observation ensures depth of experience and understanding by exploring details of the phenomenon under study. Triangulation verifies findings through multiple sources of information, methods of data collection, and observations with multiple researchers. Peer debriefing involves meeting with a disinterested peer to question methods, emerging conclusions, and biases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="1641348"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-ZDEt1ayrk2X_DQOJwLdpB.png"/>
+            <wp:docPr id="2" name="image-ftzGOOb29burnJ4z0HEjB.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-ZDEt1ayrk2X_DQOJwLdpB.png" descr="silhouettes of two women seeing each other"/>
+                    <pic:cNvPr id="2" name="image-ftzGOOb29burnJ4z0HEjB.png" descr="silhouettes of two women seeing each other"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="1641348"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2211,52 +2211,52 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-x6LgcsICCay8p-zxNwVNb.png" TargetMode="Internal"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ZDEt1ayrk2X_DQOJwLdpB.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-XvBAkCI2gdNU8sqbWrwMc.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ftzGOOb29burnJ4z0HEjB.png" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_60" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_62" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_61" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_61" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_62" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_62" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_62" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_63" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/education_research/qualitative_rigor" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>