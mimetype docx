--- v1 (2026-06-23)
+++ v2 (2026-09-06)
@@ -56,56 +56,56 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Qualitative research requires rigor to ensure that findings are believable and trustworthy. Four types of standards for ensuring trustworthiness are credibility, transferability, dependability, and confirmability. Credibility refers to the believability of study results to critical readers and participants. Techniques for enhancing credibility include prolonged engagement, persistent observation, triangulation, peer debriefing, negative case analysis, progressive subjectivity checks, and member checking. Prolonged engagement involves immersing oneself in the site or context of the study long enough to build trust with participants and overcome distortions due to one's presence. Persistent observation ensures depth of experience and understanding by exploring details of the phenomenon under study. Triangulation verifies findings through multiple sources of information, methods of data collection, and observations with multiple researchers. Peer debriefing involves meeting with a disinterested peer to question methods, emerging conclusions, and biases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="1641348"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-ftzGOOb29burnJ4z0HEjB.png"/>
+            <wp:docPr id="2" name="image-AVikZ36Y36gxwVkqLlhm3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-ftzGOOb29burnJ4z0HEjB.png" descr="silhouettes of two women seeing each other"/>
+                    <pic:cNvPr id="2" name="image-AVikZ36Y36gxwVkqLlhm3.png" descr="silhouettes of two women seeing each other"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="1641348"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2211,52 +2211,52 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-XvBAkCI2gdNU8sqbWrwMc.png" TargetMode="Internal"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ftzGOOb29burnJ4z0HEjB.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-OET7BnW46ZZIwPE08cXZP.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-AVikZ36Y36gxwVkqLlhm3.png" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_60" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_62" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_61" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_61" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_62" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_62" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_62" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#citation_63" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/education_research/qualitative_rigor" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>