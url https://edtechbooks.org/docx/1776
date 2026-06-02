--- v0 (2026-05-10)
+++ v1 (2026-06-02)
@@ -705,56 +705,56 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">JSON Example</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5353050" cy="1228725"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-4Uscvz9q2nTn4cdP4VAr6.png"/>
+            <wp:docPr id="1" name="image-9HhKZTwYC5jzdvWs-8aO2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-4Uscvz9q2nTn4cdP4VAr6.png" descr=""/>
+                    <pic:cNvPr id="1" name="image-9HhKZTwYC5jzdvWs-8aO2.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5353050" cy="1228725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,56 +857,56 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Example of Actor-Verb-Object xAPI statement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3778334"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-dnv15CCBD09Lgd8HbD0zV.png"/>
+            <wp:docPr id="2" name="image-45crtmfy0OmDjtKTRbV7_.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-dnv15CCBD09Lgd8HbD0zV.png" descr=""/>
+                    <pic:cNvPr id="2" name="image-45crtmfy0OmDjtKTRbV7_.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3778334"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1923,56 +1923,56 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SCORM 1.2 Package</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="4695825" cy="4124325"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image-DPIDOOl383APDNdmqkcLQ.png"/>
+            <wp:docPr id="3" name="image-P09vk1wmp8uixHSwT5YJ4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="image-DPIDOOl383APDNdmqkcLQ.png" descr=""/>
+                    <pic:cNvPr id="3" name="image-P09vk1wmp8uixHSwT5YJ4.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4695825" cy="4124325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2061,56 +2061,56 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SCORM and the LMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5133975" cy="15240000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-b-MiP9kGRkD60-OVpc3FI.png"/>
+            <wp:docPr id="4" name="image-FXF26xqUhfw_41M1qZvwU.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-b-MiP9kGRkD60-OVpc3FI.png" descr=""/>
+                    <pic:cNvPr id="4" name="image-FXF26xqUhfw_41M1qZvwU.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5133975" cy="15240000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2369,56 +2369,56 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">xAPI and the LMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="5895393"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="5" name="image-W-LU5gWK5VN41oDXqJddY.png"/>
+            <wp:docPr id="5" name="image-9KHRTw-fwHaJ_iXn2_8UK.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="image-W-LU5gWK5VN41oDXqJddY.png" descr=""/>
+                    <pic:cNvPr id="5" name="image-9KHRTw-fwHaJ_iXn2_8UK.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="5895393"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5808,55 +5808,55 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4Uscvz9q2nTn4cdP4VAr6.png" TargetMode="Internal"/>
-[...3 lines deleted...]
-  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-W-LU5gWK5VN41oDXqJddY.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9HhKZTwYC5jzdvWs-8aO2.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-45crtmfy0OmDjtKTRbV7_.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-P09vk1wmp8uixHSwT5YJ4.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-FXF26xqUhfw_41M1qZvwU.png" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9KHRTw-fwHaJ_iXn2_8UK.png" TargetMode="Internal"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.json.org&amp;amp;sa=D&amp;amp;ust=1585947361016000" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=http://adlnet.gov/scorm&amp;amp;sa=D&amp;amp;ust=1585947361016000" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=http://aisel.aisnet.org/cgi/viewcontent.cgi?article%3D2486%26context%3Dcais&amp;amp;sa=D&amp;amp;ust=1585947361017000" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://elearningindustry.com/xapi-enabled-lms-tracking-elearning-experiences&amp;amp;sa=D&amp;amp;ust=1585947361017000" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.ietf.org/rfc/rfc2119.txt&amp;amp;sa=D&amp;amp;ust=1585947361018000" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.tandfonline.com/doi/abs/10.1080/10494820.2012.745433&amp;amp;sa=D&amp;amp;ust=1585947361019000" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://github.com/adlnet/xAPI-Spec/blob/master/xAPI-Data.md&amp;amp;sa=D&amp;amp;ust=1585947361020000" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.blackboard.com/resources/proed/guild-lmsreport.pdf&amp;amp;sa=D&amp;amp;ust=1585947361020000" TargetMode="External"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://github.com/adlnet/xAPI-Spec/blob/master/xAPI-About.md%23partone&amp;amp;sa=D&amp;amp;ust=1585947361021000" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://github.com/adlnet/xAPI-Spec/blob/master/xAPI-Communication.md&amp;amp;sa=D&amp;amp;ust=1585947361022000" TargetMode="External"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.tandfonline.com/doi/abs/10.1080/10494820.2014.884790?journalCode%3Dnile20&amp;amp;sa=D&amp;amp;ust=1585947361022000" TargetMode="External"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://elearning.net/scorm-wrapper-2&amp;amp;sa=D&amp;amp;ust=1585947361023000" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=http://www.bus.umich.edu/KresgePublic/Journals/Gartner/research/114200/114233/114233.html&amp;amp;sa=D&amp;amp;ust=1585947361024000" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.learningsolutionsmag.com/articles/tips-for-deciding-whether-to-implement-an-xapi-solution&amp;amp;sa=D&amp;amp;ust=1585947361025000" TargetMode="External"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://scorm.com/wp-content/assets/LETSI-white-papers/LETSI%2520White%2520Papers%2520-%2520Miller%2520-%2520Motivation%2520for%2520Direct%2520Access.pdf&amp;amp;sa=D&amp;amp;ust=1585947361026000" TargetMode="External"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://atomisystems.com/elearning/differences-between-scorm-tin-can-api-xapi/&amp;amp;sa=D&amp;amp;ust=1585947361026000" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://scorm.com/wp-content/assets/cookbook/SCORM%25201_2%2520Overview.htm&amp;amp;sa=D&amp;amp;ust=1585947361027000" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/action/doSearch?ContribAuthorStored%3DHern%25C3%25A1ndez%252C%2BRoberto&amp;amp;sa=D&amp;amp;ust=1585947361027000" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/action/doSearch?ContribAuthorStored%3DCaminero%252C%2BAgust%25C3%25ADn&amp;amp;sa=D&amp;amp;ust=1585947361028000" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/action/doSearch?ContribAuthorStored%3DRobles%252C%2BAntonio&amp;amp;sa=D&amp;amp;ust=1585947361028000" TargetMode="External"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/action/doSearch?ContribAuthorStored%3DBarbero%252C%2BIsabel&amp;amp;sa=D&amp;amp;ust=1585947361028000" TargetMode="External"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/action/doSearch?ContribAuthorStored%3DMaci%25C3%25A1%252C%2BAraceli&amp;amp;sa=D&amp;amp;ust=1585947361029000" TargetMode="External"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/action/doSearch?ContribAuthorStored%3DHolgado%252C%2BFrancisco%2BPablo&amp;amp;sa=D&amp;amp;ust=1585947361029000" TargetMode="External"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/doi/abs/10.1111/bjet.12199&amp;amp;sa=D&amp;amp;ust=1585947361029000" TargetMode="External"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://scorm.com/scorm-explained/business-of-scorm/scorm-versions/&amp;amp;sa=D&amp;amp;ust=1585947361030000" TargetMode="External"/>