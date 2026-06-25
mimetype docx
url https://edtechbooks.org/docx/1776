--- v1 (2026-06-02)
+++ v2 (2026-06-25)
@@ -705,56 +705,56 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">JSON Example</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5353050" cy="1228725"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-9HhKZTwYC5jzdvWs-8aO2.png"/>
+            <wp:docPr id="1" name="image-HTFOBfaTDfaNPDfzGiigx.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-9HhKZTwYC5jzdvWs-8aO2.png" descr=""/>
+                    <pic:cNvPr id="1" name="image-HTFOBfaTDfaNPDfzGiigx.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5353050" cy="1228725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,56 +857,56 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Example of Actor-Verb-Object xAPI statement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3778334"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-45crtmfy0OmDjtKTRbV7_.png"/>
+            <wp:docPr id="2" name="image-6CxkTFzmPjmsXmsssq2jJ.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-45crtmfy0OmDjtKTRbV7_.png" descr=""/>
+                    <pic:cNvPr id="2" name="image-6CxkTFzmPjmsXmsssq2jJ.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3778334"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1923,56 +1923,56 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SCORM 1.2 Package</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="4695825" cy="4124325"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image-P09vk1wmp8uixHSwT5YJ4.png"/>
+            <wp:docPr id="3" name="image-EHb5VnvIwmfnE7SmeBtjb.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="image-P09vk1wmp8uixHSwT5YJ4.png" descr=""/>
+                    <pic:cNvPr id="3" name="image-EHb5VnvIwmfnE7SmeBtjb.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4695825" cy="4124325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2061,56 +2061,56 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SCORM and the LMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5133975" cy="15240000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-FXF26xqUhfw_41M1qZvwU.png"/>
+            <wp:docPr id="4" name="image-T2uWlDYL8pxpgrnDhIWuL.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-FXF26xqUhfw_41M1qZvwU.png" descr=""/>
+                    <pic:cNvPr id="4" name="image-T2uWlDYL8pxpgrnDhIWuL.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5133975" cy="15240000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2369,56 +2369,56 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">xAPI and the LMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="5895393"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="5" name="image-9KHRTw-fwHaJ_iXn2_8UK.png"/>
+            <wp:docPr id="5" name="image-EisPSnu0BYmrZUnODP1Cy.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="image-9KHRTw-fwHaJ_iXn2_8UK.png" descr=""/>
+                    <pic:cNvPr id="5" name="image-EisPSnu0BYmrZUnODP1Cy.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="5895393"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5808,55 +5808,55 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9HhKZTwYC5jzdvWs-8aO2.png" TargetMode="Internal"/>
-[...3 lines deleted...]
-  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9KHRTw-fwHaJ_iXn2_8UK.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-HTFOBfaTDfaNPDfzGiigx.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-6CxkTFzmPjmsXmsssq2jJ.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-EHb5VnvIwmfnE7SmeBtjb.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-T2uWlDYL8pxpgrnDhIWuL.png" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-EisPSnu0BYmrZUnODP1Cy.png" TargetMode="Internal"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.json.org&amp;amp;sa=D&amp;amp;ust=1585947361016000" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=http://adlnet.gov/scorm&amp;amp;sa=D&amp;amp;ust=1585947361016000" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=http://aisel.aisnet.org/cgi/viewcontent.cgi?article%3D2486%26context%3Dcais&amp;amp;sa=D&amp;amp;ust=1585947361017000" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://elearningindustry.com/xapi-enabled-lms-tracking-elearning-experiences&amp;amp;sa=D&amp;amp;ust=1585947361017000" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.ietf.org/rfc/rfc2119.txt&amp;amp;sa=D&amp;amp;ust=1585947361018000" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.tandfonline.com/doi/abs/10.1080/10494820.2012.745433&amp;amp;sa=D&amp;amp;ust=1585947361019000" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://github.com/adlnet/xAPI-Spec/blob/master/xAPI-Data.md&amp;amp;sa=D&amp;amp;ust=1585947361020000" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.blackboard.com/resources/proed/guild-lmsreport.pdf&amp;amp;sa=D&amp;amp;ust=1585947361020000" TargetMode="External"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://github.com/adlnet/xAPI-Spec/blob/master/xAPI-About.md%23partone&amp;amp;sa=D&amp;amp;ust=1585947361021000" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://github.com/adlnet/xAPI-Spec/blob/master/xAPI-Communication.md&amp;amp;sa=D&amp;amp;ust=1585947361022000" TargetMode="External"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.tandfonline.com/doi/abs/10.1080/10494820.2014.884790?journalCode%3Dnile20&amp;amp;sa=D&amp;amp;ust=1585947361022000" TargetMode="External"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://elearning.net/scorm-wrapper-2&amp;amp;sa=D&amp;amp;ust=1585947361023000" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=http://www.bus.umich.edu/KresgePublic/Journals/Gartner/research/114200/114233/114233.html&amp;amp;sa=D&amp;amp;ust=1585947361024000" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.learningsolutionsmag.com/articles/tips-for-deciding-whether-to-implement-an-xapi-solution&amp;amp;sa=D&amp;amp;ust=1585947361025000" TargetMode="External"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://scorm.com/wp-content/assets/LETSI-white-papers/LETSI%2520White%2520Papers%2520-%2520Miller%2520-%2520Motivation%2520for%2520Direct%2520Access.pdf&amp;amp;sa=D&amp;amp;ust=1585947361026000" TargetMode="External"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://atomisystems.com/elearning/differences-between-scorm-tin-can-api-xapi/&amp;amp;sa=D&amp;amp;ust=1585947361026000" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://scorm.com/wp-content/assets/cookbook/SCORM%25201_2%2520Overview.htm&amp;amp;sa=D&amp;amp;ust=1585947361027000" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/action/doSearch?ContribAuthorStored%3DHern%25C3%25A1ndez%252C%2BRoberto&amp;amp;sa=D&amp;amp;ust=1585947361027000" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/action/doSearch?ContribAuthorStored%3DCaminero%252C%2BAgust%25C3%25ADn&amp;amp;sa=D&amp;amp;ust=1585947361028000" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/action/doSearch?ContribAuthorStored%3DRobles%252C%2BAntonio&amp;amp;sa=D&amp;amp;ust=1585947361028000" TargetMode="External"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/action/doSearch?ContribAuthorStored%3DBarbero%252C%2BIsabel&amp;amp;sa=D&amp;amp;ust=1585947361028000" TargetMode="External"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/action/doSearch?ContribAuthorStored%3DMaci%25C3%25A1%252C%2BAraceli&amp;amp;sa=D&amp;amp;ust=1585947361029000" TargetMode="External"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/action/doSearch?ContribAuthorStored%3DHolgado%252C%2BFrancisco%2BPablo&amp;amp;sa=D&amp;amp;ust=1585947361029000" TargetMode="External"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://onlinelibrary.wiley.com/doi/abs/10.1111/bjet.12199&amp;amp;sa=D&amp;amp;ust=1585947361029000" TargetMode="External"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://scorm.com/scorm-explained/business-of-scorm/scorm-versions/&amp;amp;sa=D&amp;amp;ust=1585947361030000" TargetMode="External"/>