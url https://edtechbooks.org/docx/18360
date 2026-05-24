--- v0 (2026-04-19)
+++ v1 (2026-05-24)
@@ -66,56 +66,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3101009"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-8GsjJzwbNYL2UOQL95mmP.jpeg"/>
+            <wp:docPr id="2" name="image-dm1GwfFXpGiW9crJse2Y4.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-8GsjJzwbNYL2UOQL95mmP.jpeg" descr="AI image generated by leonardo.ai depicting students in a classroom sitting on the floor listening to a young female teacher"/>
+                    <pic:cNvPr id="2" name="image-dm1GwfFXpGiW9crJse2Y4.jpeg" descr="AI image generated by leonardo.ai depicting students in a classroom sitting on the floor listening to a young female teacher"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3101009"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4205,52 +4205,52 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-0oXm3z-8XZilGvkQZ4GZA.jpeg" TargetMode="Internal"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-8GsjJzwbNYL2UOQL95mmP.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-A6BameZ_0ojnX0eukNcIL.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-dm1GwfFXpGiW9crJse2Y4.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-99634-5_7" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/publication/af24b-wellbeing-guidance-documents-for-parents-students-and-schools/#school-staff-primary-schools" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21109/kesmas.v15i4.2989" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rescue.org/uk/article/healing-classrooms-resources-teaching-refugees-and-asylum-seekers" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elearningindustry.com/what-is-multimodal-learning" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12310-024-09709-y" TargetMode="External"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/2347631120983481" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17323/1814-9545-2021-1-178-194" TargetMode="External"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resource-centre.savethechildren.net/pdf/sc_inclusive_education_in_emergencies_0.pdf/" TargetMode="External"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicef.org/eca/press-releases/teachers-heart-education-recovery" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.therapistaid.com/worksheets/self-care-assessment.pdf" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teaching.uic.edu/news-stories/trauma-informed-teaching-in-times-of-crisis/" TargetMode="External"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.illinois.edu/view/6039/175193" TargetMode="External"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/teachers-as-designers/jycfabixpl" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">