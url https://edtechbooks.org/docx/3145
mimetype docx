--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -57,56 +57,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typical formatting guidelines you should be aware of include using 12 pt font, Times New Roman font, double spacing, one inch margins, left-alignment, indented paragraphs, and not leaving a space between paragraphs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If you are writing a timed essay on the computer, most of these formatting features are not within your control. You should however, still make an effort to divide your essay into paragraphs by either indenting at the beginning of the paragraph or leaving an empty line between paragraphs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3829948"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-lLndWx1DrRHAbce87r8nd.png"/>
+            <wp:docPr id="1" name="image-rP3R67Cn3IK5I3zDdAMH3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-lLndWx1DrRHAbce87r8nd.png" descr="shape.png"/>
+                    <pic:cNvPr id="1" name="image-rP3R67Cn3IK5I3zDdAMH3.png" descr="shape.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3829948"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -329,51 +329,51 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-lLndWx1DrRHAbce87r8nd.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rP3R67Cn3IK5I3zDdAMH3.png" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/academic_a_writing/shape" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>