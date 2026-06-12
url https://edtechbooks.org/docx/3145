--- v1 (2026-05-03)
+++ v2 (2026-06-12)
@@ -57,56 +57,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typical formatting guidelines you should be aware of include using 12 pt font, Times New Roman font, double spacing, one inch margins, left-alignment, indented paragraphs, and not leaving a space between paragraphs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If you are writing a timed essay on the computer, most of these formatting features are not within your control. You should however, still make an effort to divide your essay into paragraphs by either indenting at the beginning of the paragraph or leaving an empty line between paragraphs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3829948"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-rP3R67Cn3IK5I3zDdAMH3.png"/>
+            <wp:docPr id="1" name="image-h5Tv2SEMB32R4nxMbHG4H.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-rP3R67Cn3IK5I3zDdAMH3.png" descr="shape.png"/>
+                    <pic:cNvPr id="1" name="image-h5Tv2SEMB32R4nxMbHG4H.png" descr="shape.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3829948"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -329,51 +329,51 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rP3R67Cn3IK5I3zDdAMH3.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-h5Tv2SEMB32R4nxMbHG4H.png" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/academic_a_writing/shape" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>