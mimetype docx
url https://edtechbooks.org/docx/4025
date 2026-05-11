--- v0 (2026-04-05)
+++ v1 (2026-05-11)
@@ -779,56 +779,56 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Twitter (now X) was an important source of political news for many social media users, and the nature of information on the site has changed dramatically since Elon Musk became owner and CEO in late October 2022. Musk changed the site's "blue check" verification policy that previously served as a way for users to confirm that authentic information came from actual people or organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="1219200" cy="1219200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-TNw_qW4XAiLFC6yDA1EjZ.png"/>
+            <wp:docPr id="2" name="image-eiJSDSTR5ji-uxVbkQyr2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-TNw_qW4XAiLFC6yDA1EjZ.png" descr="Twitter verified badge"/>
+                    <pic:cNvPr id="2" name="image-eiJSDSTR5ji-uxVbkQyr2.png" descr="Twitter verified badge"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219200" cy="1219200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4192,52 +4192,52 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.csi.cuny.edu/misinformation" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/democracy/digital_news#h2_VQpMk" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/democracy/evaluating_media" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.umass.edu/onlinetools/community-centered-tools/google-drawings/" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.umass.edu/onlinetools/knowledge-centered-tools/mindmup/" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edrawmind.com/article/best-10-free-mind-mapping-software-of-2020.html" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newslitproject.typeform.com/to/U41H0v7y" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1YMVhXBhqUU4qDBLO1jYNpMG0IzAl_YLSJ3OndOm6C6k/edit?usp=sharing" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1afNxlZNbxT_YSX8oZ6UJcAyYED57Zh9W7syqYAEVym0/edit" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journalism.org/2020/07/30/americans-who-mainly-get-their-news-on-social-media-are-less-engaged-less-knowledgeable/" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/8pUKqAAavYg" TargetMode="External"/>
-  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-s0ORw56sR4Rh5uIbg0wmg.png" TargetMode="Internal"/>
-  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-TNw_qW4XAiLFC6yDA1EjZ.png" TargetMode="Internal"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-BQN-A69vKjyjxw1qVCTGx.png" TargetMode="Internal"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-eiJSDSTR5ji-uxVbkQyr2.png" TargetMode="Internal"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbsnews.com/news/twitter-blue-check-verification-ending-new-subscription-april-1-elon-musk/" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/full/10.1177/0002764219878224" TargetMode="External"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pewresearch.org/internet/2018/05/31/teens-social-media-technology-2018/" TargetMode="External"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centerfornewsliteracy.org/what-is-news-literacy/" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://knightfoundation.org/reports/disinformation-fake-news-and-influence-campaigns-on-twitter" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.stanford.edu/~gentzkow/research/fakenews.pdf" TargetMode="External"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/technology/2020/jan/13/what-are-deepfakes-and-how-can-you-spot-them" TargetMode="External"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/column/learning-whats-going-on-in-this-picture" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firstdraftnews.org/latest/fake-news-complicated/" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.netflix.com/title/80117542" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.factcheck.org/" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bridgemi.com/topics/michigan-truth-squad" TargetMode="External"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://votesmart.org/index.htm" TargetMode="External"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.propublica.org/" TargetMode="External"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/democracy/digital_news#h2_VQpMk" TargetMode="External"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/frameworks/hss/2018-12.pdf" TargetMode="External"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.org/standards/for-students" TargetMode="External"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/stem/dlcs/?section=planningtools" TargetMode="External"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thecorestandards.org/ELA-Literacy/RH/introduction/" TargetMode="External"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/mediaandciviclearning/detect_fake_news" TargetMode="External"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>