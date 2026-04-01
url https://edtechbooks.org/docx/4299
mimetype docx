--- v0 (2025-10-15)
+++ v1 (2026-04-01)
@@ -199,56 +199,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Figure 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Example Neutral Zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="2848356"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-fvkSonovUVOLyral1I3iW.png"/>
+            <wp:docPr id="1" name="image-CocRROfbsjOKLhQ_wFib-.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-fvkSonovUVOLyral1I3iW.png" descr="Example of pathway options. The left side of image is a description of the options, and the right side is a list of options for the &quot;stream&quot; pathway."/>
+                    <pic:cNvPr id="1" name="image-CocRROfbsjOKLhQ_wFib-.png" descr="Example of pathway options. The left side of image is a description of the options, and the right side is a list of options for the &quot;stream&quot; pathway."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="2848356"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2253,51 +2253,51 @@
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mattcrosslin.com/pathways/about/" TargetMode="External"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-fvkSonovUVOLyral1I3iW.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-CocRROfbsjOKLhQ_wFib-.png" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humanmooc.pressbooks.com/" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessiblecampus.ca/tools-resources/educators-tool-kit/" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bokcenter.harvard.edu/learning-goals-and-learning-objectives" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.mahabali.me/pedagogy/reflections-on-ungrading-for-the-4th-time/" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.mahabali.me/pedagogy/critical-pedagogy/republishing-my-journey-to-understandingintersectionality/" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41239-018-0128-8" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edugeekjournal.com/2014/05/04/designing-a-dual-layer-cmoocxmooc/" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edugeekjournal.com/2015/09/23/designing-a-neutral-zone-in-dual-layer-customizable-moldality-moocs/" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edugeekjournal.com/2014/09/26/visual-flow-of-learner-tools-in-the-dual-layer-mooc/" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edugeekjournal.com/2015/01/20/the-mirage-of-measurable-success/" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edugeekjournal.com/2015/10/01/digging-into-what-choice-is-in-customizable-modalitydual-layer/" TargetMode="External"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edugeekjournal.com/2015/12/28/every-choice-is-awesome-every-path-is-cool-when-youre-in-humanmooc/" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edugeekjournal.com/2016/06/14/evolution-of-the-dual-layercustomizable-pathways-design/" TargetMode="External"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edugeekjournal.com/2017/03/28/creating-a-self-mapped-learning-pathway/" TargetMode="External"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edugeekjournal.com/2019/09/04/building-a-self-mapped-learning-pathways-micro-lesson-h5p-vs-twine/" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.swaraj.org/shikshantar/resources_fasheh.html" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbanomnibus.net/2020/01/caught-in-the-spotlight/" TargetMode="External"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://teachingacademia.com/index.php/2017/04/03/dual-pathways-in-online-learning/" TargetMode="External"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://er.educause.edu/articles/2019/8/rethinking-the-context-of-edtech" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://womenofcolorinelt.wordpress.com/2019/12/22/intersectionality-not-a-term-to-recenter-whiteness/" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.ccunesco.ca/-/media/Files/Unesco/OurThemes/EncouragingInnovation/20171026_Old-ways-are-the-new-way-forward_How-Indigenous-pedagogy-can-benefit-everyone_FINAL.pdf" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evolllution.com/programming/teaching-and-learning/engaging-non-traditional-students-with-mobile-compatible-microlearning/" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jessestommel.com/ungrading-an-faq/" TargetMode="External"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cft.vanderbilt.edu/guides-sub-pages/creating-accessible-learning-environments/" TargetMode="External"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hackeducation.com/2019/12/31/what-a-shitshow" TargetMode="External"/>