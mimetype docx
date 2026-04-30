--- v0 (2026-04-03)
+++ v1 (2026-04-30)
@@ -974,56 +974,56 @@
         <w:t xml:space="preserve">Addition, subtraction, Multiplication or Division:</w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sundae Times Lite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Students use mental math skills to build an ice cream sundae. Students can play against the computer or against other students online. Students depending on their level can choose to solve addition, subtraction, multiplication or division problems.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3710161"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-1TcOCQD76oB4JbPMD6waX.png"/>
+            <wp:docPr id="2" name="image-_W4h44Quzwnb17cRE_JZe.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-1TcOCQD76oB4JbPMD6waX.png" descr=""/>
+                    <pic:cNvPr id="2" name="image-_W4h44Quzwnb17cRE_JZe.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3710161"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2444,52 +2444,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mangahigh.com/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.simplypsychology.org/Zone-of-Proximal-Development.html" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corestandards.org/" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/about/meettheteam" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mangahigh.com/en/blog" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.mangahigh.com/en-us/guide#fai-to" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.learning-theories.com/behaviorism.html" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edsurge.com/product-reviews/mangahigh" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.mangahigh.com/en-us/about/termsandconditions#privacy-policy" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/px/957?closeAction=back" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/px/673?closeAction=back" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/px/370?closeAction=back" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/px/261?closeAction=back" TargetMode="External"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://embed.mangahigh.com/beaversbuildit?challengeId=&amp;amp;activityId=&amp;amp;closeAction=back" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://embed.mangahigh.com/sundaetimeslite?challengeId=&amp;amp;activityId=&amp;amp;closeAction=back" TargetMode="External"/>
-  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-HVx3mrqjkKXle8iU_FU0V.png" TargetMode="Internal"/>
-  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-1TcOCQD76oB4JbPMD6waX.png" TargetMode="Internal"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Cc6Bnf_bnhOw9ZA_NZhZc.png" TargetMode="Internal"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_W4h44Quzwnb17cRE_JZe.png" TargetMode="Internal"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edutopia.org/blog/mangahigh-games-to-differentiate-instruction-kristof-mueller" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.mangahigh.com/aututorials" TargetMode="External"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/z5P7u3ONelM" TargetMode="External"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/mangahighvideos/featured" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Mangahigh/" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/mangahigh" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/F9JwQBfkP0E" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/w5a6zhM59W0" TargetMode="External"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mangahigh.com/" TargetMode="External"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/onlinetools/mangahigh" TargetMode="External"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>