--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -974,56 +974,56 @@
         <w:t xml:space="preserve">Addition, subtraction, Multiplication or Division:</w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sundae Times Lite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Students use mental math skills to build an ice cream sundae. Students can play against the computer or against other students online. Students depending on their level can choose to solve addition, subtraction, multiplication or division problems.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3710161"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-_W4h44Quzwnb17cRE_JZe.png"/>
+            <wp:docPr id="2" name="image-VA6kYusB2ad9m9R2uPF-0.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-_W4h44Quzwnb17cRE_JZe.png" descr=""/>
+                    <pic:cNvPr id="2" name="image-VA6kYusB2ad9m9R2uPF-0.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3710161"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2444,52 +2444,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mangahigh.com/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.simplypsychology.org/Zone-of-Proximal-Development.html" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corestandards.org/" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/about/meettheteam" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mangahigh.com/en/blog" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.mangahigh.com/en-us/guide#fai-to" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.learning-theories.com/behaviorism.html" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edsurge.com/product-reviews/mangahigh" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.mangahigh.com/en-us/about/termsandconditions#privacy-policy" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/px/957?closeAction=back" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/px/673?closeAction=back" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/px/370?closeAction=back" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/px/261?closeAction=back" TargetMode="External"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://embed.mangahigh.com/beaversbuildit?challengeId=&amp;amp;activityId=&amp;amp;closeAction=back" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://embed.mangahigh.com/sundaetimeslite?challengeId=&amp;amp;activityId=&amp;amp;closeAction=back" TargetMode="External"/>
-  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Cc6Bnf_bnhOw9ZA_NZhZc.png" TargetMode="Internal"/>
-  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_W4h44Quzwnb17cRE_JZe.png" TargetMode="Internal"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-tdub0SkKUtPMV1qdbPa8y.png" TargetMode="Internal"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-VA6kYusB2ad9m9R2uPF-0.png" TargetMode="Internal"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edutopia.org/blog/mangahigh-games-to-differentiate-instruction-kristof-mueller" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.mangahigh.com/aututorials" TargetMode="External"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/z5P7u3ONelM" TargetMode="External"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/mangahighvideos/featured" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Mangahigh/" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/mangahigh" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/F9JwQBfkP0E" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/w5a6zhM59W0" TargetMode="External"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mangahigh.com/" TargetMode="External"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/onlinetools/mangahigh" TargetMode="External"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>