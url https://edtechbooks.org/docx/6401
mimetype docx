--- v2 (2026-05-23)
+++ v3 (2026-06-21)
@@ -974,56 +974,56 @@
         <w:t xml:space="preserve">Addition, subtraction, Multiplication or Division:</w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sundae Times Lite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">– Students use mental math skills to build an ice cream sundae. Students can play against the computer or against other students online. Students depending on their level can choose to solve addition, subtraction, multiplication or division problems.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3710161"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-VA6kYusB2ad9m9R2uPF-0.png"/>
+            <wp:docPr id="2" name="image-IEGlLXKe6M_JmfRVbjMby.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-VA6kYusB2ad9m9R2uPF-0.png" descr=""/>
+                    <pic:cNvPr id="2" name="image-IEGlLXKe6M_JmfRVbjMby.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3710161"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2444,52 +2444,52 @@
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mangahigh.com/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.simplypsychology.org/Zone-of-Proximal-Development.html" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.corestandards.org/" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/about/meettheteam" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mangahigh.com/en/blog" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.mangahigh.com/en-us/guide#fai-to" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.learning-theories.com/behaviorism.html" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edsurge.com/product-reviews/mangahigh" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.mangahigh.com/en-us/about/termsandconditions#privacy-policy" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/px/957?closeAction=back" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/px/673?closeAction=back" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/px/370?closeAction=back" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://campus.mangahigh.com/en-us/px/261?closeAction=back" TargetMode="External"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://embed.mangahigh.com/beaversbuildit?challengeId=&amp;amp;activityId=&amp;amp;closeAction=back" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://embed.mangahigh.com/sundaetimeslite?challengeId=&amp;amp;activityId=&amp;amp;closeAction=back" TargetMode="External"/>
-  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-tdub0SkKUtPMV1qdbPa8y.png" TargetMode="Internal"/>
-  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-VA6kYusB2ad9m9R2uPF-0.png" TargetMode="Internal"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-cJwY856B2kKm-6i5e1dA8.png" TargetMode="Internal"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-IEGlLXKe6M_JmfRVbjMby.png" TargetMode="Internal"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edutopia.org/blog/mangahigh-games-to-differentiate-instruction-kristof-mueller" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://info.mangahigh.com/aututorials" TargetMode="External"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/z5P7u3ONelM" TargetMode="External"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/mangahighvideos/featured" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Mangahigh/" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/mangahigh" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/F9JwQBfkP0E" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/w5a6zhM59W0" TargetMode="External"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mangahigh.com/" TargetMode="External"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/onlinetools/mangahigh" TargetMode="External"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>