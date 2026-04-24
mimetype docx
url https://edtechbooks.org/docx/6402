--- v0 (2026-04-02)
+++ v1 (2026-04-24)
@@ -55,56 +55,56 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">! is a website that has an array of educational games and activities for pre-k to 5th grade students. It was created for teachers by Alan Tortolani, a teacher who was trying to find quality educational online games for his students. ABCYa! has hundreds of games (organized by grade and subject) to choose from. ABCYa! also offers game templates so if you want to students to solve a word search puzzle with your own vocabulary or high frequency words you may do so! Games can be played with a keyboard or mouse. Students can draw, spell, or write depending on the game they play. ABCYa! is great for beginning readers. ABCYa! only has an English version but it does provide a couple of games in Spanish. Students and teachers can use this website for free but in order to keep it free of cost there are ads on the pages.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3119621"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-f-G1Pu4_Y14VpFak_VZpT.png"/>
+            <wp:docPr id="2" name="image-_O_59P3qpl3qZdRrgNjam.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-f-G1Pu4_Y14VpFak_VZpT.png" descr="Screenshot of ABCYa homepage"/>
+                    <pic:cNvPr id="2" name="image-_O_59P3qpl3qZdRrgNjam.png" descr="Screenshot of ABCYa homepage"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3119621"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2376,52 +2376,52 @@
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/" TargetMode="External"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-SFvae1_Ny4G0_5w2Tn6nj.png" TargetMode="Internal"/>
-  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-f-G1Pu4_Y14VpFak_VZpT.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-l1-zDH-ZR_IHpxAzWv9kr.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_O_59P3qpl3qZdRrgNjam.png" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/subscribe/" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsi.berkeley.edu/gsi-guide-contents/learning-theory-research/behaviorism/" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/privacy/" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.org/standards/standards/for-students-2016" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/privacy" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/subscribe/family" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/privacy/" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://get.adobe.com/flashplayer/" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/a/arps.org/document/d/1LNtF3ieeqKH3z0eZ4yjwZ0XJsv1UlOtVwJUPKjoG6os/edit?usp=sharing" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emergingedtech.com/2015/04/examples-of-transforming-lessons-through-samr/" TargetMode="External"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/connect_the_dots.htm" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/adding_fractions.htm" TargetMode="External"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/common_core_practice.htm" TargetMode="External"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/alphabet.htm" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/common_core_practice.htm" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kidsafeseal.com/certifiedproducts/abcya.html" TargetMode="External"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/" TargetMode="External"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edshelf.com/tool/abcya-com/" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/gxirfMIIa0Q" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/word_search_halloween.htm" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dergipark.org.tr/tr/pub/akukeg/issue/56219/692165" TargetMode="External"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ajpmonline.org/article/S0749-3797(20)30467-0/fulltext" TargetMode="External"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/onlinetools/abcya" TargetMode="External"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>