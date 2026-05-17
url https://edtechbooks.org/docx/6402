--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -55,56 +55,56 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">! is a website that has an array of educational games and activities for pre-k to 5th grade students. It was created for teachers by Alan Tortolani, a teacher who was trying to find quality educational online games for his students. ABCYa! has hundreds of games (organized by grade and subject) to choose from. ABCYa! also offers game templates so if you want to students to solve a word search puzzle with your own vocabulary or high frequency words you may do so! Games can be played with a keyboard or mouse. Students can draw, spell, or write depending on the game they play. ABCYa! is great for beginning readers. ABCYa! only has an English version but it does provide a couple of games in Spanish. Students and teachers can use this website for free but in order to keep it free of cost there are ads on the pages.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3119621"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-_O_59P3qpl3qZdRrgNjam.png"/>
+            <wp:docPr id="2" name="image-bn3wT9UqwbYzRqe208byC.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-_O_59P3qpl3qZdRrgNjam.png" descr="Screenshot of ABCYa homepage"/>
+                    <pic:cNvPr id="2" name="image-bn3wT9UqwbYzRqe208byC.png" descr="Screenshot of ABCYa homepage"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3119621"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2376,52 +2376,52 @@
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/" TargetMode="External"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-l1-zDH-ZR_IHpxAzWv9kr.png" TargetMode="Internal"/>
-  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_O_59P3qpl3qZdRrgNjam.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-MJLt1QULX8oQUurDuyjN7.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-bn3wT9UqwbYzRqe208byC.png" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/subscribe/" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsi.berkeley.edu/gsi-guide-contents/learning-theory-research/behaviorism/" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/privacy/" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.org/standards/standards/for-students-2016" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/privacy" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/subscribe/family" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/privacy/" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://get.adobe.com/flashplayer/" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/a/arps.org/document/d/1LNtF3ieeqKH3z0eZ4yjwZ0XJsv1UlOtVwJUPKjoG6os/edit?usp=sharing" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emergingedtech.com/2015/04/examples-of-transforming-lessons-through-samr/" TargetMode="External"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/connect_the_dots.htm" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/adding_fractions.htm" TargetMode="External"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/common_core_practice.htm" TargetMode="External"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/alphabet.htm" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/common_core_practice.htm" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kidsafeseal.com/certifiedproducts/abcya.html" TargetMode="External"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/" TargetMode="External"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edshelf.com/tool/abcya-com/" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/gxirfMIIa0Q" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/word_search_halloween.htm" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dergipark.org.tr/tr/pub/akukeg/issue/56219/692165" TargetMode="External"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ajpmonline.org/article/S0749-3797(20)30467-0/fulltext" TargetMode="External"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/onlinetools/abcya" TargetMode="External"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>