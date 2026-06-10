--- v2 (2026-05-17)
+++ v3 (2026-06-10)
@@ -55,56 +55,56 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">! is a website that has an array of educational games and activities for pre-k to 5th grade students. It was created for teachers by Alan Tortolani, a teacher who was trying to find quality educational online games for his students. ABCYa! has hundreds of games (organized by grade and subject) to choose from. ABCYa! also offers game templates so if you want to students to solve a word search puzzle with your own vocabulary or high frequency words you may do so! Games can be played with a keyboard or mouse. Students can draw, spell, or write depending on the game they play. ABCYa! is great for beginning readers. ABCYa! only has an English version but it does provide a couple of games in Spanish. Students and teachers can use this website for free but in order to keep it free of cost there are ads on the pages.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3119621"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-bn3wT9UqwbYzRqe208byC.png"/>
+            <wp:docPr id="2" name="image-LIBlaXB_xKKH4gOQOmH5Y.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-bn3wT9UqwbYzRqe208byC.png" descr="Screenshot of ABCYa homepage"/>
+                    <pic:cNvPr id="2" name="image-LIBlaXB_xKKH4gOQOmH5Y.png" descr="Screenshot of ABCYa homepage"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3119621"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2376,52 +2376,52 @@
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/" TargetMode="External"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-MJLt1QULX8oQUurDuyjN7.png" TargetMode="Internal"/>
-  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-bn3wT9UqwbYzRqe208byC.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-SlxC6wsuqixRbBgXYRo1j.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LIBlaXB_xKKH4gOQOmH5Y.png" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/subscribe/" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsi.berkeley.edu/gsi-guide-contents/learning-theory-research/behaviorism/" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/privacy/" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.org/standards/standards/for-students-2016" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/privacy" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/subscribe/family" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abcya.com/privacy/" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://get.adobe.com/flashplayer/" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/a/arps.org/document/d/1LNtF3ieeqKH3z0eZ4yjwZ0XJsv1UlOtVwJUPKjoG6os/edit?usp=sharing" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emergingedtech.com/2015/04/examples-of-transforming-lessons-through-samr/" TargetMode="External"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/connect_the_dots.htm" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/adding_fractions.htm" TargetMode="External"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/common_core_practice.htm" TargetMode="External"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/alphabet.htm" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/common_core_practice.htm" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kidsafeseal.com/certifiedproducts/abcya.html" TargetMode="External"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/" TargetMode="External"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edshelf.com/tool/abcya-com/" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/gxirfMIIa0Q" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abcya.com/word_search_halloween.htm" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dergipark.org.tr/tr/pub/akukeg/issue/56219/692165" TargetMode="External"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ajpmonline.org/article/S0749-3797(20)30467-0/fulltext" TargetMode="External"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/onlinetools/abcya" TargetMode="External"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>