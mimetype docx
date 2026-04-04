--- v0 (2025-10-07)
+++ v1 (2026-04-04)
@@ -126,233 +126,199 @@
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Price</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId7">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricing Plan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7">
+            <w:hyperlink r:id="rId8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructionism</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Privacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy Policy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessibility</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessibility Statement</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Class Size</w:t>
             </w:r>
           </w:p>
@@ -440,87 +406,100 @@
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">COPPA/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">FERPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yes</w:t>
+              <w:t xml:space="preserve">, complies with major student privacy laws, including COPPA, FERPA, CSPC, GDPR, and UK GDPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Price</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The pricing for teachers is $24.99 monthly or $99 annually. Discounts are available if a plan is purchased for 11 teachers or more. There’s also the $9.99 plan but that doesn’t include full access, or you can buy individual packs for $14.99 each without the Monthly Pack. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Get a pricing quote here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Usability</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -560,108 +539,108 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For teachers, there are a ton of resources. You can create your assignments or borrow from pre-existing ones. There are a variety of layouts to suit your instructional needs including timelines, mind maps, and storyboards. Pixton also allows for a lot of creativity. You can upload your images for the background, you also have direct access to creative commons images.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Accessibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pixton has made significant efforts to improve the digital accessibility of the tool over the last few years. It now offers speech-to-text, keyboard navigation, and screen reader integration (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">learn more</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Pixton used the WCAG 2.0 guidelines to evaluate the accessibility of its tool. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Privacy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pixton Comics is COPPA and FERPA compliant by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">iKeepSafe</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Pixton is also a signatory of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Student Privacy Pledge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. However, they do still collect a lot of personal information. They use and share this information under a multitude of circumstances. They also use cookies.  Take a closer look at their privacy policy </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pixton Intro Video (by Pixton)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -782,176 +761,176 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Math</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have students create a comic strip outlining how to carry out certain mathematical processes, like long division, fractions, or order of operations. By adding in their own backgrounds they can include a visual and textual explanation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="2326872"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-8-pqLq1YSotGa7A2ZmusO.png"/>
+            <wp:docPr id="2" name="image-JbIHABVIQWYvUU7jG7SNu.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-8-pqLq1YSotGa7A2ZmusO.png" descr="Screenshot of a comic explaining the use of fractions"/>
+                    <pic:cNvPr id="2" name="image-JbIHABVIQWYvUU7jG7SNu.png" descr="Screenshot of a comic explaining the use of fractions"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print"/>
+                    <a:blip r:embed="rId18" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="2326872"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Science</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have students summarize a scientific discovery or the evolution of a scientific concept in comic form. Or, have students construct a comic that illustrates a scientific process like photosynthesis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="2971313"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-mC9X9ZtU4-v9B9wCdrmJP.png"/>
+            <wp:docPr id="4" name="image-LEaYvC9gMD-RDU_KeUImc.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-mC9X9ZtU4-v9B9wCdrmJP.png" descr="A screenshot of a comic explaining photosynthesis"/>
+                    <pic:cNvPr id="4" name="image-LEaYvC9gMD-RDU_KeUImc.png" descr="A screenshot of a comic explaining photosynthesis"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" cstate="print"/>
+                    <a:blip r:embed="rId20" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="2971313"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">English/Language Arts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Have students summarize a scene, book, or character by constructing a comic strip.  They could also construct a timeline for these developments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3996458"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-Batw1EJbxKiiaFE0qq4lH.png"/>
+            <wp:docPr id="6" name="image-6T3xhazlcGCxzxaoDs26N.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-Batw1EJbxKiiaFE0qq4lH.png" descr="Screenshot of a list of activities for English Language Arts provided by Pixton"/>
+                    <pic:cNvPr id="6" name="image-6T3xhazlcGCxzxaoDs26N.png" descr="Screenshot of a list of activities for English Language Arts provided by Pixton"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print"/>
+                    <a:blip r:embed="rId22" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3996458"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -985,116 +964,116 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Students can break historical events down into digestible and relatable stories through the creation of a timeline.  Have them tell the story of the Boston Tea Party or Genghis Khan in a fun and creative new way.  Or, have them create their political cartoons to discuss current events.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resources</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How to Teach with Comics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (resource by Pixton)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Pixton- Comic Making Website for Creative Students</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">How to Use Pixton</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To setup a new account:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pixton.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Click on the "For Educators" button.</w:t>
       </w:r>
     </w:p>
@@ -1127,107 +1106,107 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Start exploring and creating!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If you already have an account go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pixton.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> then click on the Login button at the top right. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Research</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Meyers, E. A. (2014). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Theory, technology, and creative practice: Using pixton comics to teach communication theory.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Communication Teacher, 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">8(1), 32-38.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cabrera, P., Castillo, L., González, P., Quiñónez, A., &amp; Ochoa, C. (2018). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Impact of Using” Pixton” for Teaching Grammar and Vocabulary in the EFL Ecuadorian Context.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Teaching English with Technology, 18</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(1), 53-76.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other Related Articles</w:t>
       </w:r>
@@ -1310,51 +1289,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jcom</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(4), A02.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Read this online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edtechbooks.org/onlinetools/pixton-comics</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -1990,71 +1969,74 @@
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pixton.com/" TargetMode="External"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edutechwiki.unige.ch/en/Constructionism" TargetMode="External"/>
-[...1 lines deleted...]
-  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.pixton.com/how-to-request-a-quote" TargetMode="External"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.pixton.com/subscription-options" TargetMode="External"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edutechwiki.unige.ch/en/Constructionism" TargetMode="External"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pixton.com/data-privacy" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pixton.com/accessibility-level-aa" TargetMode="External"/>
-  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ikeepsafe.org/content/uploads/2021/06/Please_DocuSign_iKeepProfile_FERPA_CSPC_COPP-2.pdf" TargetMode="External"/>
-[...15 lines deleted...]
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pixton.com/data-privacy" TargetMode="External"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.pixton.com/how-to-request-a-quote" TargetMode="External"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pixton.com/accessibility-level-aa" TargetMode="External"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ikeepsafe.org/content/uploads/2021/06/Please_DocuSign_iKeepProfile_FERPA_CSPC_COPP-2.pdf" TargetMode="External"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentprivacypledge.org/signatories/" TargetMode="External"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pixton.com/privacy-policy/educators" TargetMode="External"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Y_3QvR-4Of1_CAQlfarog.png" TargetMode="Internal"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-JbIHABVIQWYvUU7jG7SNu.png" TargetMode="Internal"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-DHidxEEQioyxKoIiqxKGo.png" TargetMode="Internal"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LEaYvC9gMD-RDU_KeUImc.png" TargetMode="Internal"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-M3VRLawz1iFXBKGE6qBR-.png" TargetMode="Internal"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-6T3xhazlcGCxzxaoDs26N.png" TargetMode="Internal"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ideas.pixton.com/" TargetMode="External"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theteachingblog.com/post/pixton-comic-making-website-for-creative-students" TargetMode="External"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pixton.com" TargetMode="External"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pixton.com" TargetMode="External"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/17404622.2013.839051?casa_token=pRefI5PKnX8AAAAA:6SvHroeefZW_JyXLfpiA693GYsyq1rzqbiEI1immmHrxzpti7PnYNwCM2uuoBaD0IoUmTlwUYEWiUg" TargetMode="External"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eric.ed.gov/?id=EJ1170640" TargetMode="External"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/onlinetools/pixton-comics" TargetMode="External"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>