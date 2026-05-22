--- v0 (2026-04-11)
+++ v1 (2026-05-22)
@@ -55,56 +55,56 @@
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is an instructional content tool that allows teachers to find articles with appropriate reading levels for their students. Newsela articles also feature questions and writing prompts that align with common core standards. If you want to bring real life events into your classroom with engaging content and analytics to see how your students are doing, try Newsela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3538148"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-TcQBMhikpgPlyjOHslsp7.png"/>
+            <wp:docPr id="2" name="image-Ba_Ph8DXkDTQGKHCpXPAO.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-TcQBMhikpgPlyjOHslsp7.png" descr="Newsela homepage: Making great content great for classrooms  We align all content to ELA, social studies, or science state standards, and it’s flexible enough to support your district’s unique curriculum.   Teach to standards  Engage every learner  Access content at five reading levels  Get activities and reporting that support instruction  Integrate with your LMS"/>
+                    <pic:cNvPr id="2" name="image-Ba_Ph8DXkDTQGKHCpXPAO.png" descr="Newsela homepage: Making great content great for classrooms  We align all content to ELA, social studies, or science state standards, and it’s flexible enough to support your district’s unique curriculum.   Teach to standards  Engage every learner  Access content at five reading levels  Get activities and reporting that support instruction  Integrate with your LMS"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3538148"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2562,52 +2562,52 @@
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsela.com" TargetMode="External"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-2mCegL1OqAQyEM-NLaW5m.png" TargetMode="Internal"/>
-  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-TcQBMhikpgPlyjOHslsp7.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-R4Ob8yonBeEbQEUg8wNnm.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Ba_Ph8DXkDTQGKHCpXPAO.png" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsela.com/about/solutions/compare/" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.learning-theories.com/cognitivism.html" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsela.com/pages/privacy-policy/" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.newsela.com/item/supportArticle/accessibility-on-newsela" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthonyteacher.com/blog/navigating-newsela-eight-weeks-of-reading-instruction-with-newsela-com" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kennycmckee.com/levelup1/" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newsela.com/pages/terms-of-use/" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newsela.com" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCPWbr_l57rD-WN6913EYcQw" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.hamline.edu/hse_cp/147" TargetMode="External"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.proquest.com/docview/1823839116?pq-origsite=gscholar" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/onlinetools/newsela" TargetMode="External"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>