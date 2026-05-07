--- v0 (2025-12-16)
+++ v1 (2026-05-07)
@@ -167,56 +167,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Figure 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spectrum Centralized HE system-Decentralized HE system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="1422264"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-aJZo1Q399GXBrfGwFP-aM.png"/>
+            <wp:docPr id="2" name="image-v14rb8OTA4eKi30hzFRHl.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-aJZo1Q399GXBrfGwFP-aM.png" descr="Macintosh HD:Users:victoria:ownCloud:Research:eduarc:spectrum2.png"/>
+                    <pic:cNvPr id="2" name="image-v14rb8OTA4eKi30hzFRHl.png" descr="Macintosh HD:Users:victoria:ownCloud:Research:eduarc:spectrum2.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="1422264"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -375,56 +375,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Figure 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Proposed hub of repositories in EduArc (Kerres, Hölterhof, Scharnberg &amp; Schröder, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4162983"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-eIeSJx-bbEDmRIVUCn0Ii.png"/>
+            <wp:docPr id="4" name="image-ziK0AMlezfgMVrVsNXKWD.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-eIeSJx-bbEDmRIVUCn0Ii.png" descr=""/>
+                    <pic:cNvPr id="4" name="image-ziK0AMlezfgMVrVsNXKWD.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4162983"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -552,56 +552,56 @@
         <w:t xml:space="preserve">Joining for harvesting process in </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">RECOLECTA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="2743200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-OiiWWhXOEKl8FtWGoc_C5.png"/>
+            <wp:docPr id="6" name="image-LFY9qunr1wLHtbSOwYO5J.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-OiiWWhXOEKl8FtWGoc_C5.png" descr=""/>
+                    <pic:cNvPr id="6" name="image-LFY9qunr1wLHtbSOwYO5J.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="2743200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -639,56 +639,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Figure 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spectrum Low production of (O)ERs - High production of (O)ERs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="809592"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="8" name="image-9KrYXNJXhV4ahIluG64Cq.png"/>
+            <wp:docPr id="8" name="image-vlYxpOoxADmFwETIpw2aZ.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="image-9KrYXNJXhV4ahIluG64Cq.png" descr="Macintosh HD:Users:victoria:ownCloud:Research:eduarc:spectrum3.png"/>
+                    <pic:cNvPr id="8" name="image-vlYxpOoxADmFwETIpw2aZ.png" descr="Macintosh HD:Users:victoria:ownCloud:Research:eduarc:spectrum3.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="809592"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1259,56 +1259,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Table 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Quality criteria for digital educational materials (Standard UNE 71632). Sources: adapted from Fernández-Pampillón Cesteros (2017, p.2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="2290572"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="10" name="image-3JU1_FI41kwWcgjuYeRCG.png"/>
+            <wp:docPr id="10" name="image-hdJisE3MHZ_EJW5UdKLHt.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="10" name="image-3JU1_FI41kwWcgjuYeRCG.png" descr=""/>
+                    <pic:cNvPr id="10" name="image-hdJisE3MHZ_EJW5UdKLHt.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId51" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="2290572"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1825,56 +1825,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Figure 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spectrum Private funding - public funding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="1111067"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="12" name="image-0glLolAghtMfwOV9D5cgd.png"/>
+            <wp:docPr id="12" name="image-BmncRCV7sdJelZdyV3Rbo.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="12" name="image-0glLolAghtMfwOV9D5cgd.png" descr="Macintosh HD:Users:victoria:ownCloud:Research:eduarc:spectrum4.png"/>
+                    <pic:cNvPr id="12" name="image-BmncRCV7sdJelZdyV3Rbo.png" descr="Macintosh HD:Users:victoria:ownCloud:Research:eduarc:spectrum4.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId53" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="1111067"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1910,56 +1910,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Figure 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spectrum of Open Education in the US.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="1224153"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="14" name="image-AEBV366zNuk4AQQSgZers.png"/>
+            <wp:docPr id="14" name="image-NNEq9FnPF_hMTlxUqJubc.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="14" name="image-AEBV366zNuk4AQQSgZers.png" descr=""/>
+                    <pic:cNvPr id="14" name="image-NNEq9FnPF_hMTlxUqJubc.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="1224153"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2863,100 +2863,100 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LIziMeZKF8Ent7un8L-l4.png" TargetMode="Internal"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-aJZo1Q399GXBrfGwFP-aM.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-vlWNWETE47n6EdsAo3Xrd.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-v14rb8OTA4eKi30hzFRHl.png" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bccampus.ca/" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bc.net/" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitalcommons.usu.edu/ocw/" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oer.galileo.usg.edu/" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://explorethelor.org/" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opensyllabus.org/" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apple.com/de/education/itunes-u/" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apple.com/de/education/itunes-u/" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coursera.org/" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/" TargetMode="External"/>
-  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-sFXRzgjj4HcsYkpHAJerM.png" TargetMode="Internal"/>
-  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-eIeSJx-bbEDmRIVUCn0Ii.png" TargetMode="Internal"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-5o5Pto2RE-HBptDEIo-Fs.png" TargetMode="Internal"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ziK0AMlezfgMVrVsNXKWD.png" TargetMode="Internal"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buscador.recolecta.fecyt.es/" TargetMode="External"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nerc.edu.cn/FrontEnd/default.html" TargetMode="External"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icourse163.org/" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recolecta.fecyt.es/steps-to-follow?language=en" TargetMode="External"/>
-  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-JRC4qZmLidgCSinM5ZfxL.png" TargetMode="Internal"/>
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-OiiWWhXOEKl8FtWGoc_C5.png" TargetMode="Internal"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-5eFvcMODyATRqtZ5XyQYH.png" TargetMode="Internal"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LFY9qunr1wLHtbSOwYO5J.png" TargetMode="Internal"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ocw.mit.edu/index.htm" TargetMode="External"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-mRdu8ldYlquIY0SN8nqKf.png" TargetMode="Internal"/>
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9KrYXNJXhV4ahIluG64Cq.png" TargetMode="Internal"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-xlJqp_YTXlVU1behvqwaP.png" TargetMode="Internal"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-vlYxpOoxADmFwETIpw2aZ.png" TargetMode="Internal"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keris.or.kr/eng/main.do" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eng.nile.or.kr/eng/" TargetMode="External"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jingpinke.com" TargetMode="External"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icourses.cn/home/" TargetMode="External"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miriadax.net/" TargetMode="External"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tutellus.com" TargetMode="External"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tuba.gov.tr/en/activity-projects/academy-projects/open-course-materials-project" TargetMode="External"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltr.edu.au/" TargetMode="External"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.open.edu.au/" TargetMode="External"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oel.edu.au/" TargetMode="External"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltr.edu.au/resources/CG10_1687_Bossu_Feasibility%20Protocol_2014.pdf" TargetMode="External"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ltr.edu.au/resources/CG10_1687_Bossu_OER%20engagement_2014.pdf" TargetMode="External"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.force11.org/group/fairgroup/fairprinciples" TargetMode="External"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acode.edu.au/pluginfile.php/550/mod_resource/content/8/TEL_Benchmarks.pdf" TargetMode="External"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualitymatters.org/" TargetMode="External"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelearningconsortium.org/" TargetMode="External"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educause.edu/" TargetMode="External"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aace.org/" TargetMode="External"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aect.org/" TargetMode="External"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.en.une.org/" TargetMode="External"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jpcoar.repo.nii.ac.jp/index.php?action=pages_view_main&amp;amp;active_action=repository_action_common_download&amp;amp;item_id=42&amp;amp;item_no=1&amp;amp;attribute_id=16&amp;amp;file_no=1&amp;amp;page_id=46&amp;amp;block_id=79" TargetMode="External"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-S9kkVbzeBRnQO6oDnSsV2.png" TargetMode="Internal"/>
-[...4 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-AEBV366zNuk4AQQSgZers.png" TargetMode="Internal"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-XhgNfp8oAsayXXsqrbjYY.png" TargetMode="Internal"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hdJisE3MHZ_EJW5UdKLHt.png" TargetMode="Internal"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-L1i0S1123mzrJLOMphfZ7.png" TargetMode="Internal"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-BmncRCV7sdJelZdyV3Rbo.png" TargetMode="Internal"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-3O9uculj9aHEYZoEu6wpk.png" TargetMode="Internal"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-NNEq9FnPF_hMTlxUqJubc.png" TargetMode="Internal"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-educational-resources.de/" TargetMode="External"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oerworldmap.org/" TargetMode="External"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#ftnt_ref1" TargetMode="External"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5944/openpraxis.12.2.1071" TargetMode="External"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#ftnt_ref2" TargetMode="External"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#ftnt_ref3" TargetMode="External"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#ftnt_ref4" TargetMode="External"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#ftnt_ref5" TargetMode="External"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#ftnt_ref6" TargetMode="External"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#ftnt_ref7" TargetMode="External"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#ftnt_ref8" TargetMode="External"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/oer_around_the_world/macro_level_the_situ" TargetMode="External"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>