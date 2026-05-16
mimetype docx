--- v0 (2025-12-16)
+++ v1 (2026-05-16)
@@ -72,56 +72,56 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">27 different tools on Flippity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Some of these tools work directly through the Flippity site, and others work through unique, customizable Google Spreadsheets. The current possible functions on Flippity are: Flash Cards, Quiz Show, Random Name Picker, Randomizer, Virtual Breakout, Board Game, Manipulatives, Matching Game, Connecto Game, Bingo, Timeline, Badge Tracker, Leaderboard, Typing Test, Spelling Words, Word Search, Crossword Puzzle, Word Scramble, Snowman, WordMaster (Wordle), Progress Indicator, Word Cloud, Fun With Fonts, MadLibs, Tournament Bracket, Certificate Quiz, and Self Assessment. All of these functions are customizable in some way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="2755658"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-7R6tye_Aan-UrHf3dcwNq.png"/>
+            <wp:docPr id="2" name="image-UnBUgL4HEaujl3jwjBxJ8.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-7R6tye_Aan-UrHf3dcwNq.png" descr="Ten tiles with activities on them (Flashcards, Quiz Show, Random Name Picker, Randomizer, Virtual Breakout, Board Game, Manipulatives, Matching Game, Connecto Game, and Bingo.) Each tile contains the name of the activity, a snapshot of the activity, and the options “Demo” or “Instructions.”"/>
+                    <pic:cNvPr id="2" name="image-UnBUgL4HEaujl3jwjBxJ8.png" descr="Ten tiles with activities on them (Flashcards, Quiz Show, Random Name Picker, Randomizer, Virtual Breakout, Board Game, Manipulatives, Matching Game, Connecto Game, and Bingo.) Each tile contains the name of the activity, a snapshot of the activity, and the options “Demo” or “Instructions.”"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="2755658"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -166,58 +166,54 @@
           <w:bottom w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="160"/>
           <w:right w:type="dxa" w:w="160"/>
         </w:tblCellMar>
         <w:jc w:val="center"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9">
-[...6 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Price</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free - supported with advertisements. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -230,224 +226,192 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type of learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10">
+            <w:hyperlink r:id="rId9">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviorism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11">
+            <w:hyperlink r:id="rId10">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructionism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12">
+            <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ease of Use</w:t>
+              <w:t xml:space="preserve">Privacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
+            <w:hyperlink r:id="rId12">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privacy Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">★★★★✩</w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13">
-[...6 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Accessibility</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14">
+            <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility</w:t>
+                <w:t xml:space="preserve">Accessibility Statement</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Class Size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -504,190 +468,108 @@
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sometimes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15">
+            <w:hyperlink r:id="rId14">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Standards for Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Knowledge Constructor, Creative Communicator </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...80 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Price</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flippity is free to use. Some of the activities require a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google account</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to set up and use Google Spreadsheets. Google accounts are also free. Flippity runs on the funds of advertisements, however, usually, there is one ad on the first screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type of Learning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
@@ -723,231 +605,231 @@
         <w:rPr/>
         <w:t xml:space="preserve">Flippity</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> website itself is simple to manage. Each choice of activity has two options: Demo or Instructions. “Demo" allows users to try out the activity, and “Instructions” allows the user to make their personalized version. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While Flippity itself is simple enough, some of the Google Sheets activities, in particular, can be confusing. Users must closely follow directions for it to work properly. The wait time for the personalized link to curate after creating an activity is also quite long. (It mentions this on the website itself.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is also a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">FAQ page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">troubleshooting page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> if Flippity is not working, as well as a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">contact page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> if your question is not covered in the FAQ or troubleshooting. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="981577"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-yJ-jmTR4YtHFmFj9xBc94.png"/>
+            <wp:docPr id="4" name="image-Jyd_vtEsQg6RdrgZuIhRj.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-yJ-jmTR4YtHFmFj9xBc94.png" descr="Links to Flippity’s privacy policy, FAQs, Troubleshooting, Resources, Terms of Service, Accessibility, and Contact as well a link to their Twitter page. The page is white with blue writing and a blue bar at the bottom with white writing that has the copyright information in white font."/>
+                    <pic:cNvPr id="4" name="image-Jyd_vtEsQg6RdrgZuIhRj.png" descr="Links to Flippity’s privacy policy, FAQs, Troubleshooting, Resources, Terms of Service, Accessibility, and Contact as well a link to their Twitter page. The page is white with blue writing and a blue bar at the bottom with white writing that has the copyright information in white font."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21" cstate="print"/>
+                    <a:blip r:embed="rId20" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="981577"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Privacy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Flippity’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Privacy Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, it states that they take no data from users. The moment a Flippity link is deleted, it is gone forever. This means if you lose it, there is no way to save it. There is a way to link results to some activities to the teacher’s email address, however, it does not store information. In </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Flippity’s Terms of Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, they state that they use limited cookies, described in greater detail in the privacy policy. Flippity’s privacy policy is also short and concise, proving not to be an attempt at tricking users into giving away data with jargon and ambiguity. I have given it four stars as it is an impressive and overall clear policy, though it does still collect some data from Google and cookies. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="2184573"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-3OGpKyZcJrphJ8cbKdp31.png"/>
+            <wp:docPr id="6" name="image-sPUvg4ZZiOxKSdkmAbfkS.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-3OGpKyZcJrphJ8cbKdp31.png" descr="The page is white with blue writing titled “What’s Flippity’s Privacy Policy?” and black text underneath that reads ‘It's pretty simple: First Bullet Point ‘Flippity will not abuse, misuse, sell, or share your information to anyone, not only because that’s the right thing to do, but also because we don’t have any of your information in the first place.’ Second Bullet Point ‘Flippity accesses data that you’ve publicly published on your Google Drive and uses your web browser to reformat it. Nothing ever gets uploaded, downloaded, saved, or stored on Flippity servers.’ Third Bullet Point ‘Delete your spreadsheet (or stop publishing it) and your Flippity page disappears.’”"/>
+                    <pic:cNvPr id="6" name="image-sPUvg4ZZiOxKSdkmAbfkS.png" descr="The page is white with blue writing titled “What’s Flippity’s Privacy Policy?” and black text underneath that reads ‘It's pretty simple: First Bullet Point ‘Flippity will not abuse, misuse, sell, or share your information to anyone, not only because that’s the right thing to do, but also because we don’t have any of your information in the first place.’ Second Bullet Point ‘Flippity accesses data that you’ve publicly published on your Google Drive and uses your web browser to reformat it. Nothing ever gets uploaded, downloaded, saved, or stored on Flippity servers.’ Third Bullet Point ‘Delete your spreadsheet (or stop publishing it) and your Flippity page disappears.’”"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25" cstate="print"/>
+                    <a:blip r:embed="rId24" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="2184573"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flippity</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> does have a</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> page about accessibility</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> with a list of specific standards they abide by to remain accessible. I gave it five stars for accessibility as it uses clear and clean layouts, icons, navigation shortcuts, use of images, and keyboard shortcuts. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flippity</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> even includes a note for teachers reminding them to keep accessibility in mind when curating their lessons and choosing activities. It works with screen readers and voice control. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
@@ -1264,78 +1146,78 @@
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Video Transcript</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Flippity &amp; the SAMR Model</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">SAMR model</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> gives a set of guidelines for showing how technology can be used in a classroom in the most productive way possible. This model can offer guidance to teachers on how best to incorporate the use of technology into their lessons. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Here is an example of how </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Flippity</w:t>
@@ -1436,438 +1318,438 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Learning Activities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Math</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Students can create math fact flashcards for students to test themselves at their own pace. Make a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Virtual Breakout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> with math problems as the questions and have students answer them to unlock the puzzle.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Science and Technology</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Students can craft a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Manipulatives</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> link with parts from animal and plant cells and divide the parts into the correct cells.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">English/Language Arts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Students can read a story and create a</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Word Cloud</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> using words that they think stood out to them about the story. Students can print out words of a sentence in different fonts using </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Fun With Fonts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and cut-out letters. Have students piece together letters with similar fonts and try to formulate the correct words with them, as well as construct the sentence as a whole. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">History</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Create an interactive </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Timeline</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of a historical era and students can explore it while answering questions that can be found in the timeline.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Add creative words to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId33">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Randomizer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and have students write a short story using whatever words it selects. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Make a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Quiz Show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and students can work in teams to try to come up with the answers. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test students’ typing speeds. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Create a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId35">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">MadLibs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and students can get creative and use different parts of a sentence to complete it. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resources</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId36">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What is Flippity and How Does it Work?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId37">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Flippity Quiz Show Video</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId38">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview Video of Flippity Activities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How to use Google Spreadsheets with Flippity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId40">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Flippity Review for Teachers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId41">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Flippity Math Fluency Flashcards</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink r:id="rId42">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What is Flippity and How Does it Work For Teachers?</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId44">
+      <w:hyperlink r:id="rId43">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A Quick Look at Flippity Video</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create Flashcards with Flippity Video</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId45">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Flippity Twitter Page</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">How To Use Flippity Video (by Mrs. Bruza)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
@@ -1893,145 +1775,145 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suni, K., &amp; Brown, C. (2021). We Can Do It for Free! </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information Technology and Libraries</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47">
+      <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.6017/ital.v40i1.13257</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chen, R. W., &amp; Chan, K. K. (2019). Using Augmented Reality Flashcards to Learn Vocabulary in Early Childhood Education. Journal of Educational Computing Research, 57(7), 1812–1831. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId47">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1177/0735633119854028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bonchev, B., &amp; Vassileva, D. (2010). Educational Quiz Board Games for Adaptive E-Learning [Review of </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Educational Quiz Board Games for Adaptive E-Learning</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">]. In </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">World Academy of Science, Engineering, and Technology</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId48">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/profile/Boyan-Bontchev/publication/283582040_Educational_quiz_board_games_for_adaptive_e-learning/links/5eaafee9299bf18b958a57c7/Educational-quiz-board-games-for-adaptive-e-learning.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Author</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This page was created by </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hayley</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gilmer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Read this online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId49">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edtechbooks.org/onlinetools/flippity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -2965,95 +2847,94 @@
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flippity.net/" TargetMode="External"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-TX78MmwkNl0KcjJM-0dQd.png" TargetMode="Internal"/>
-[...43 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-TIIna7wKgVyO4661qCxS7.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-UnBUgL4HEaujl3jwjBxJ8.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsi.berkeley.edu/gsi-guide-contents/learning-theory-research/behaviorism/" TargetMode="External"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edutechwiki.unige.ch/en/Constructionism" TargetMode="External"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jan.ucc.nau.edu/lsn/educator/edtech/learningtheorieswebsite/vygotsky.htm" TargetMode="External"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flippity.net/PrivacyPolicy.htm" TargetMode="External"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flippity.net/Accessibility.htm" TargetMode="External"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.org/standards/standards/for-students-2016" TargetMode="External"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/account/about/" TargetMode="External"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flippity.net/FAQ.htm" TargetMode="External"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flippity.net/Troubleshooting.htm" TargetMode="External"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flippity.net/Contact.htm" TargetMode="External"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-MD_MFld-XjXb_HrRAfTVB.png" TargetMode="Internal"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Jyd_vtEsQg6RdrgZuIhRj.png" TargetMode="Internal"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flippity.net/PrivacyPolicy.htm" TargetMode="External"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flippity.net/TOS.htm" TargetMode="External"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-UW8-xIrTTAW72DgR6A8ip.png" TargetMode="Internal"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-sPUvg4ZZiOxKSdkmAbfkS.png" TargetMode="Internal"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flippity.net/Accessibility.htm" TargetMode="External"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1xqGU2Jw3pHZW2w8q6hqV--HLyGwMcJAQE7uC7nUhh7Q/edit?usp=sharing" TargetMode="External"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emergingedtech.com/2015/04/examples-of-transforming-lessons-through-samr/" TargetMode="External"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.flippity.net/VirtualBreakout.htm" TargetMode="External"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flippity.net/Manipulatives.htm" TargetMode="External"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flippity.net/WordCloud.htm" TargetMode="External"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flippity.net/FunWithFonts.htm" TargetMode="External"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flippity.net/Timeline.htm" TargetMode="External"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flippity.net/Randomizer.htm" TargetMode="External"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flippity.net/QuizShow.htm" TargetMode="External"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flippity.net/MadLibs.htm" TargetMode="External"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techlearning.com/how-to/what-is-flippity-and-how-does-it-work" TargetMode="External"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=w0fizEbXWcc" TargetMode="External"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=JVRZ-6cR0tk" TargetMode="External"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.sheetgo.com/education-processes/flippity-google-sheets-online-learning/" TargetMode="External"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonsense.org/education/website/flippity" TargetMode="External"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/scmath/resources/digital-flashcards-flippity" TargetMode="External"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teachingexpertise.com/technology/what-is-flippity-and-how-does-it-work/" TargetMode="External"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MyHcLMfP2rY" TargetMode="External"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SYLP-VJiMoI" TargetMode="External"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/flippitynet?lang=en" TargetMode="External"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6017/ital.v40i1.13257" TargetMode="External"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0735633119854028" TargetMode="External"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Boyan-Bontchev/publication/283582040_Educational_quiz_board_games_for_adaptive_e-learning/links/5eaafee9299bf18b958a57c7/Educational-quiz-board-games-for-adaptive-e-learning.pdf" TargetMode="External"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/onlinetools/flippity" TargetMode="External"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>