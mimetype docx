--- v0 (2026-05-06)
+++ v1 (2026-06-22)
@@ -571,56 +571,56 @@
         <w:t xml:space="preserve">x =</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">"Gender of name on résumé"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="1252728"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-YKqupyCYf7WFsvPTp2hoU.png"/>
+            <wp:docPr id="1" name="image-r-peb0eOKE26qKHTZtcpG.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-YKqupyCYf7WFsvPTp2hoU.png" descr=""/>
+                    <pic:cNvPr id="1" name="image-r-peb0eOKE26qKHTZtcpG.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="1252728"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1455,56 +1455,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Again, such random shuffling of the gender label only makes sense in our hypothesized universe of no gender discrimination, since we don't expect gender to affect decisions. However, there is going to be a certain amount of randomness in decision promotions even in a world where there is no gender discrimination; that is, even in a perfectly enlightened world, we would expect that sometimes males will be promoted more often than females (or vice versa).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To examine this, let's imagine that we've randomly shuffled gender for all 48 résumés sixteen different times and calculated the difference between male and female promotions for each of those. We'll visualize those differences in the plot below; we'll also mark the observed difference in promotion rate that occurred in real life of 0.292 = 29.2% with a dark line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3131820"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image--D3o5vzdRa-WXln-qFin2.png"/>
+            <wp:docPr id="2" name="image-4K1D3Q9_HDbqFkY5QtAbg.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image--D3o5vzdRa-WXln-qFin2.png" descr=""/>
+                    <pic:cNvPr id="2" name="image-4K1D3Q9_HDbqFkY5QtAbg.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3131820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2301,56 +2301,56 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In our case, we previously visualized a null distribution, which we'll display here with slightly different terminology. It is the distribution of the 16 differences in sample proportions our friends computed </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">assuming</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a hypothetical universe of no gender discrimination. We also mark the value of the observed test statistic of 0.292 with a vertical line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="2583180"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image-u2E6JLwuqqr8tpWckJoF9.png"/>
+            <wp:docPr id="3" name="image-YaBl-wt7JzbEeYc6t1Ty2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="image-u2E6JLwuqqr8tpWckJoF9.png" descr=""/>
+                    <pic:cNvPr id="3" name="image-YaBl-wt7JzbEeYc6t1Ty2.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="2583180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4684,56 +4684,56 @@
         <w:t xml:space="preserve">direction =</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">"right"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3131820"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-TcJYZrh-uvDVf29iRFuMQ.png"/>
+            <wp:docPr id="4" name="image-MnyHwulPBlpce5EBFV8F0.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-TcJYZrh-uvDVf29iRFuMQ.png" descr=""/>
+                    <pic:cNvPr id="4" name="image-MnyHwulPBlpce5EBFV8F0.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3131820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5968,54 +5968,54 @@
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moderndive.com/" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pdx.edu/professional-education/profile/chester-ismay-phd" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rudeboybert.rbind.io/" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openintro.org/" TargetMode="External"/>
-  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-YKqupyCYf7WFsvPTp2hoU.png" TargetMode="Internal"/>
-[...2 lines deleted...]
-  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-TcJYZrh-uvDVf29iRFuMQ.png" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-r-peb0eOKE26qKHTZtcpG.png" TargetMode="Internal"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4K1D3Q9_HDbqFkY5QtAbg.png" TargetMode="Internal"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-YaBl-wt7JzbEeYc6t1Ty2.png" TargetMode="Internal"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-MnyHwulPBlpce5EBFV8F0.png" TargetMode="Internal"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moderndive.com/10-inference-for-regression.html" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/intro_to_data_science/chapter_14_practical" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>