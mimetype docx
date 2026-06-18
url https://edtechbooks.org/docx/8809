--- v0 (2026-04-03)
+++ v1 (2026-06-18)
@@ -80,56 +80,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Taxonomy of Educational Objectives</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> handbook (Bloom et al., 1956) is a book that explains how students learn and details the cognitive domain. It was published in 1956 (a first volume focused on cognitive objectives) after a series of conferences from 1949 to 1953 in which Benjamin S. Bloom was ably assisted by his colleagues, Max D. Engelhart, Edward J. Furst, Walker H. Hill, and David R. Krathwohl. The conferences sought to improve communication between educators about the design of curricula and educational examinations. In 1964, the second volume in the series (Krathwohl et al., 1964), focusing on affective outcomes, was published. Around eight years later in1972, Elizabeth Simpson built the taxonomy of the psychomotor domain based on the work of Bloom and others (Simpson, 1966). A revised version of the taxonomy for the cognitive domain was later created in 2001 (Krathwohl, 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="1533750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-gQbBUkj07bJ0nKW8OUuS5.jpeg"/>
+            <wp:docPr id="2" name="image-kY3M8iKp_tbNbkI3JTBDP.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-gQbBUkj07bJ0nKW8OUuS5.jpeg" descr="Timeline of the evolution of Bloom's taxonomy."/>
+                    <pic:cNvPr id="2" name="image-kY3M8iKp_tbNbkI3JTBDP.jpeg" descr="Timeline of the evolution of Bloom's taxonomy."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="1533750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1299,56 +1299,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Change in Terminology and in Structure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Verbs are now used to refer to all the levels: “Remember” (in place of “Knowledge”), “Understand” (in place of “Comprehension”), “Apply,” “Analyze,” “Evaluate” and “Create.” The levels “Synthesis” and “Evaluate” have been interchanged, with “Evaluate” at level five, while “Synthesis” (Create) is at level six.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3427598"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-xw_3Ff724SGwH_DcVkKf3.jpeg"/>
+            <wp:docPr id="4" name="image-5LNzuSybiQy_cv0qY4pl4.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-xw_3Ff724SGwH_DcVkKf3.jpeg" descr="Revised Bloom's Taxonomy"/>
+                    <pic:cNvPr id="4" name="image-5LNzuSybiQy_cv0qY4pl4.jpeg" descr="Revised Bloom's Taxonomy"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3427598"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5200,54 +5200,54 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ACFfqZVE5hG0fWupWryYj.jpeg" TargetMode="Internal"/>
-[...2 lines deleted...]
-  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-xw_3Ff724SGwH_DcVkKf3.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-A9pCJ1rFGYOi5VSXRFdNo.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-kY3M8iKp_tbNbkI3JTBDP.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-KgAgwwFMVhf8E0WmDVu4B.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-5LNzuSybiQy_cv0qY4pl4.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eclass.uoa.gr/modules/document/file.php/PPP242/Benjamin%20S.%20Bloom%20-%20Taxonomy%20of%20Educational%20Objectives%2C%20Handbook%201_%20Cognitive%20Domain-Addison%20Wesley%20Publishing%20Company%20%281956%29.pdf" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.christytuckerlearning.com/should-we-list-the-learning-objectives/" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1207/s15430421tip4104_2" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://daneshnamehicsa.ir/userfiles/file/Resources/10)%20History/Intro-Taxonomy%20of%20Educational%20Objectives,%20Handbook%202,%20Affective%20Domain.pdf" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://joanakompa.com/2017/02/07/why-it-is-time-to-retire-blooms-taxonomy/" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://babel.hathitrust.org/cgi/pt?id=mdp.39015016282587&amp;amp;view=1up&amp;amp;seq=3" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eric.ed.gov/?id=ED010368" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21694/2378-9026.16014" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aisel.aisnet.org/siged2017/1" TargetMode="External"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000282" TargetMode="External"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://donaldclarkplanb.blogspot.com/2020/03/bloom-1913-1999-taxonomy-of-learning.html" TargetMode="External"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.tcea.org/why-it-may-be-time-to-dump-blooms-taxonomy/" TargetMode="External"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worklearning.com/2013/05/13/rethinking-instructional-objectives/" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/foundations_of_learn/blooms_taxonomy" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>