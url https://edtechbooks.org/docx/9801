--- v0 (2025-11-04)
+++ v1 (2026-04-05)
@@ -1881,56 +1881,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(a) Determine the radius of a polonium atom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(b) Determine the density of alpha polonium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="3095625" cy="3238500"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-KwBMq2yZmm5dD8WAlIJZL.jpeg"/>
+            <wp:docPr id="1" name="image-y0UHmapAbCQOif2wuNCo2.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-KwBMq2yZmm5dD8WAlIJZL.jpeg" descr="A diagram shows a cube with a one eighth portion of eight spheres inside the cube, one section in each corner. Along the bottom right side of the cube are two double ended arrows that each stretch along half of the total distance across the cube. Each arrow is labeled “r.”"/>
+                    <pic:cNvPr id="1" name="image-y0UHmapAbCQOif2wuNCo2.jpeg" descr="A diagram shows a cube with a one eighth portion of eight spheres inside the cube, one section in each corner. Along the bottom right side of the cube are two double ended arrows that each stretch along half of the total distance across the cube. Each arrow is labeled “r.”"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3095625" cy="3238500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
@@ -5117,51 +5117,51 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.1" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.2" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.3" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.4" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.5" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.6" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#table39.1" TargetMode="External"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.7" TargetMode="External"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.8" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.9" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.10" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.11" TargetMode="External"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.12" TargetMode="External"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.13" TargetMode="External"/>
-  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-KwBMq2yZmm5dD8WAlIJZL.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-y0UHmapAbCQOif2wuNCo2.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.14" TargetMode="External"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.15" TargetMode="External"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.16" TargetMode="External"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.17" TargetMode="External"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.18" TargetMode="External"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.19" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.20" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.21" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.22" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.23" TargetMode="External"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.24" TargetMode="External"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.25" TargetMode="External"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.26" TargetMode="External"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.26" TargetMode="External"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.24" TargetMode="External"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.27" TargetMode="External"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.28" TargetMode="External"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://openstax.org/l/16bragg" TargetMode="External"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.29" TargetMode="External"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#figure39.30" TargetMode="External"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechbooks.org/general_college_chemistry_2/metals_alloys_and_se" TargetMode="External"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 